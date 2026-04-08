--- v0 (2026-02-07)
+++ v1 (2026-04-08)
@@ -7,87 +7,87 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\FtpVE\FromVE\ToZ_Data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\SCA\Docs\2026\02\Prelim\Ready\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D460EC6A-93C1-4B03-9B99-9423D14015AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A86F890-24BE-42CB-A0C7-0ADCCF3CD6D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9525" yWindow="3450" windowWidth="23010" windowHeight="12345" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="_xltb_storage_" sheetId="3" state="veryHidden" r:id="rId1"/>
     <sheet name="Chart" sheetId="1" r:id="rId2"/>
     <sheet name="Data" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="14">
   <si>
     <t>Datemy</t>
   </si>
   <si>
     <t>ICS</t>
   </si>
   <si>
     <t>STK30</t>
   </si>
   <si>
     <t>STK33</t>
   </si>
   <si>
     <t>Does Not Own</t>
   </si>
   <si>
     <t>Top Third</t>
   </si>
   <si>
     <t>3MMA ICS</t>
   </si>
   <si>
     <t>Monthly ICS</t>
   </si>
   <si>
@@ -1508,51 +1508,51 @@
               <c:spPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ln w="15875">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                 </a:ln>
               </c:spPr>
             </c:marker>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000002-B3A6-4A3E-B058-479A039D2BDC}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:val>
             <c:numRef>
-              <c:f>Data!$G$40:$G$140</c:f>
+              <c:f>Data!$D$40:$D$140</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="101"/>
                 <c:pt idx="96">
                   <c:v>51.033333333333331</c:v>
                 </c:pt>
                 <c:pt idx="97" formatCode="General">
                   <c:v>51.3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-B3A6-4A3E-B058-479A039D2BDC}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="3"/>
           <c:spPr>
             <a:ln>
               <a:noFill/>
@@ -1585,51 +1585,51 @@
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="97"/>
             <c:marker>
               <c:spPr>
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:ln w="15875">
                   <a:solidFill>
                     <a:srgbClr val="0070C0"/>
                   </a:solidFill>
                 </a:ln>
               </c:spPr>
             </c:marker>
             <c:bubble3D val="0"/>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000003-B3A6-4A3E-B058-479A039D2BDC}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:val>
             <c:numRef>
-              <c:f>Data!$H$40:$H$140</c:f>
+              <c:f>Data!$E$40:$E$140</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="101"/>
                 <c:pt idx="96">
                   <c:v>63.866666666666674</c:v>
                 </c:pt>
                 <c:pt idx="97" formatCode="General">
                   <c:v>75.2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-B3A6-4A3E-B058-479A039D2BDC}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
@@ -1741,63 +1741,63 @@
         <c:crossAx val="1813619248"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:majorUnit val="10"/>
       </c:valAx>
       <c:spPr>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:legendEntry>
         <c:idx val="2"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:legendEntry>
         <c:idx val="3"/>
         <c:delete val="1"/>
       </c:legendEntry>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.13351476404046797"/>
-          <c:y val="0.64455666935024647"/>
+          <c:x val="0.1220429878466919"/>
+          <c:y val="0.63250131708220014"/>
           <c:w val="0.26127860408685982"/>
-          <c:h val="0.19523116421544565"/>
+          <c:h val="0.24043916978732086"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
-        <a:bodyPr/>
+        <a:bodyPr anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="1200"/>
+            <a:defRPr sz="1100"/>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="span"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
@@ -1826,52 +1826,52 @@
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>13649</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>7091</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>560038</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>29951</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="10" name="Group 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D953205-88DF-60D9-BD12-C150D47CB069}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="17459" y="8996"/>
-          <a:ext cx="6634769" cy="4000500"/>
+          <a:off x="13649" y="7091"/>
+          <a:ext cx="6642389" cy="4213860"/>
           <a:chOff x="13649" y="7091"/>
           <a:chExt cx="6642389" cy="4213860"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="9" name="Group 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76FA08E2-E696-F736-89F5-77C0765DB2DA}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="13649" y="7091"/>
             <a:ext cx="6642389" cy="4213860"/>
             <a:chOff x="13649" y="7091"/>
             <a:chExt cx="6642389" cy="4213860"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:graphicFrame macro="">
           <xdr:nvGraphicFramePr>
@@ -2038,61 +2038,61 @@
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </xdr:style>
       </xdr:cxnSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.06362</cdr:x>
       <cdr:y>0.00437</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.99303</cdr:x>
-      <cdr:y>0.15489</cdr:y>
+      <cdr:y>0.15728</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="TextBox 1"/>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="422104" y="17482"/>
-          <a:ext cx="6166421" cy="602172"/>
+          <a:ext cx="6166421" cy="611697"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" vert="horz" tIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="1800" b="1" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Wealth Gaps in Sentiment Continue to Widen,</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="1800" b="1" i="0" baseline="0">
               <a:effectLst/>
@@ -2827,3257 +2827,2427 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3ED39B0-1126-453D-87AB-C290FB281EAB}">
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="409.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" ht="409.5" x14ac:dyDescent="0.25">
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N6" sqref="N6"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="87" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="95" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:I290"/>
+  <dimension ref="A1:F290"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H150" sqref="H150"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A118" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D127" sqref="D127"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
-    <col min="2" max="2" width="13.5546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="3" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="3" t="s">
-[...6 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G3" t="s">
-[...6 lines deleted...]
-    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
         <v>42005</v>
       </c>
       <c r="B4" s="2">
         <v>88.6</v>
       </c>
       <c r="C4" s="2">
         <v>98.9</v>
       </c>
-      <c r="D4" s="3">
-[...8 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
         <v>42036</v>
       </c>
       <c r="B5" s="2">
         <v>92</v>
       </c>
       <c r="C5" s="2">
         <v>98.3</v>
       </c>
-      <c r="D5" s="3">
-[...8 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>42064</v>
       </c>
       <c r="B6" s="2">
         <v>92.8</v>
       </c>
       <c r="C6" s="2">
         <v>99</v>
       </c>
-      <c r="D6" s="3">
-[...8 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <v>42095</v>
       </c>
       <c r="B7" s="2">
         <v>90.7</v>
       </c>
       <c r="C7" s="2">
         <v>98.2</v>
       </c>
-      <c r="D7" s="3">
-[...8 lines deleted...]
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>42125</v>
       </c>
       <c r="B8" s="2">
         <v>88</v>
       </c>
       <c r="C8" s="2">
         <v>100.3</v>
       </c>
-      <c r="D8" s="3">
-[...8 lines deleted...]
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="1">
         <v>42156</v>
       </c>
       <c r="B9" s="2">
         <v>87.8</v>
       </c>
       <c r="C9" s="2">
         <v>99.7</v>
       </c>
-      <c r="D9" s="3">
-[...8 lines deleted...]
-    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>42186</v>
       </c>
       <c r="B10" s="2">
         <v>87</v>
       </c>
       <c r="C10" s="2">
         <v>100.7</v>
       </c>
-      <c r="D10" s="3">
-[...8 lines deleted...]
-    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <v>42217</v>
       </c>
       <c r="B11" s="2">
         <v>88</v>
       </c>
       <c r="C11" s="2">
         <v>97.2</v>
       </c>
-      <c r="D11" s="3">
-[...8 lines deleted...]
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>42248</v>
       </c>
       <c r="B12" s="2">
         <v>86.9</v>
       </c>
       <c r="C12" s="2">
         <v>97</v>
       </c>
-      <c r="D12" s="3">
-[...9 lines deleted...]
-    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="1"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <v>42278</v>
       </c>
       <c r="B13" s="2">
         <v>86.3</v>
       </c>
       <c r="C13" s="2">
         <v>94.3</v>
       </c>
-      <c r="D13" s="3">
-[...9 lines deleted...]
-    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="1"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="1">
         <v>42309</v>
       </c>
       <c r="B14" s="2">
         <v>86.6</v>
       </c>
       <c r="C14" s="2">
         <v>95</v>
       </c>
-      <c r="D14" s="3">
-[...9 lines deleted...]
-    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="1"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
         <v>42339</v>
       </c>
       <c r="B15" s="2">
         <v>85</v>
       </c>
       <c r="C15" s="2">
         <v>93.3</v>
       </c>
-      <c r="D15" s="3">
-[...9 lines deleted...]
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="1"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <v>42370</v>
       </c>
       <c r="B16" s="2">
         <v>86.1</v>
       </c>
       <c r="C16" s="2">
         <v>93.1</v>
       </c>
-      <c r="D16" s="3">
-[...9 lines deleted...]
-    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="1">
         <v>42401</v>
       </c>
       <c r="B17" s="2">
         <v>84.9</v>
       </c>
       <c r="C17" s="2">
         <v>93.4</v>
       </c>
-      <c r="D17" s="3">
-[...9 lines deleted...]
-    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
         <v>42430</v>
       </c>
       <c r="B18" s="2">
         <v>85.2</v>
       </c>
       <c r="C18" s="2">
         <v>97.8</v>
       </c>
-      <c r="D18" s="3">
-[...9 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="1"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="1">
         <v>42461</v>
       </c>
       <c r="B19" s="2">
         <v>84.8</v>
       </c>
       <c r="C19" s="2">
         <v>97.1</v>
       </c>
-      <c r="D19" s="3">
-[...9 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="1"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <v>42491</v>
       </c>
       <c r="B20" s="2">
         <v>86.8</v>
       </c>
       <c r="C20" s="2">
         <v>95.4</v>
       </c>
-      <c r="D20" s="3">
-[...9 lines deleted...]
-    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="1"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="1">
         <v>42522</v>
       </c>
       <c r="B21" s="2">
         <v>87.9</v>
       </c>
       <c r="C21" s="2">
         <v>92</v>
       </c>
-      <c r="D21" s="3">
-[...9 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="1"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
         <v>42552</v>
       </c>
       <c r="B22" s="2">
         <v>88.7</v>
       </c>
       <c r="C22" s="2">
         <v>92.2</v>
       </c>
-      <c r="D22" s="3">
-[...9 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="1"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="1">
         <v>42583</v>
       </c>
       <c r="B23" s="2">
         <v>86</v>
       </c>
       <c r="C23" s="2">
         <v>94.5</v>
       </c>
-      <c r="D23" s="3">
-[...9 lines deleted...]
-    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="1"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="1">
         <v>42614</v>
       </c>
       <c r="B24" s="2">
         <v>83.8</v>
       </c>
       <c r="C24" s="2">
         <v>95.2</v>
       </c>
-      <c r="D24" s="3">
-[...9 lines deleted...]
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="1"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
         <v>42644</v>
       </c>
       <c r="B25" s="2">
         <v>81.099999999999994</v>
       </c>
       <c r="C25" s="2">
         <v>97.4</v>
       </c>
-      <c r="D25" s="3">
-[...9 lines deleted...]
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="1"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
         <v>42675</v>
       </c>
       <c r="B26" s="2">
         <v>83.5</v>
       </c>
       <c r="C26" s="2">
         <v>97.4</v>
       </c>
-      <c r="D26" s="3">
-[...9 lines deleted...]
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="1"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="1">
         <v>42705</v>
       </c>
       <c r="B27" s="2">
         <v>86.8</v>
       </c>
       <c r="C27" s="2">
         <v>98.7</v>
       </c>
-      <c r="D27" s="3">
-[...9 lines deleted...]
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="1"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <v>42736</v>
       </c>
       <c r="B28" s="2">
         <v>91.5</v>
       </c>
       <c r="C28" s="2">
         <v>100.2</v>
       </c>
-      <c r="D28" s="3">
-[...9 lines deleted...]
-    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="1"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="1">
         <v>42767</v>
       </c>
       <c r="B29" s="2">
         <v>93.6</v>
       </c>
       <c r="C29" s="2">
         <v>101.7</v>
       </c>
-      <c r="D29" s="3">
-[...9 lines deleted...]
-    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="1"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>42795</v>
       </c>
       <c r="B30" s="2">
         <v>92.4</v>
       </c>
       <c r="C30" s="2">
         <v>104.3</v>
       </c>
-      <c r="D30" s="3">
-[...9 lines deleted...]
-    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="1"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>42826</v>
       </c>
       <c r="B31" s="2">
         <v>90.4</v>
       </c>
       <c r="C31" s="2">
         <v>106.3</v>
       </c>
-      <c r="D31" s="3">
-[...9 lines deleted...]
-    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="1"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="1">
         <v>42856</v>
       </c>
       <c r="B32" s="2">
         <v>87.3</v>
       </c>
       <c r="C32" s="2">
         <v>108.8</v>
       </c>
-      <c r="D32" s="3">
-[...9 lines deleted...]
-    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="1"/>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="1">
         <v>42887</v>
       </c>
       <c r="B33" s="2">
         <v>89</v>
       </c>
       <c r="C33" s="2">
         <v>107.7</v>
       </c>
-      <c r="D33" s="3">
-[...8 lines deleted...]
-    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="1">
         <v>42917</v>
       </c>
       <c r="B34" s="2">
         <v>88.4</v>
       </c>
       <c r="C34" s="2">
         <v>103.6</v>
       </c>
-      <c r="D34" s="3">
-[...8 lines deleted...]
-    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="1">
         <v>42948</v>
       </c>
       <c r="B35" s="2">
         <v>89.4</v>
       </c>
       <c r="C35" s="2">
         <v>102.1</v>
       </c>
-      <c r="D35" s="3">
-[...8 lines deleted...]
-    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="1">
         <v>42979</v>
       </c>
       <c r="B36" s="2">
         <v>87.2</v>
       </c>
       <c r="C36" s="2">
         <v>101.1</v>
       </c>
-      <c r="D36" s="3">
-[...8 lines deleted...]
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="1">
         <v>43009</v>
       </c>
       <c r="B37" s="2">
         <v>90.4</v>
       </c>
       <c r="C37" s="2">
         <v>104.7</v>
       </c>
-      <c r="D37" s="3">
-[...8 lines deleted...]
-    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="1">
         <v>43040</v>
       </c>
       <c r="B38" s="2">
         <v>91.4</v>
       </c>
       <c r="C38" s="2">
         <v>103.6</v>
       </c>
-      <c r="D38" s="3">
-[...8 lines deleted...]
-    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="1">
         <v>43070</v>
       </c>
       <c r="B39" s="2">
         <v>92.2</v>
       </c>
       <c r="C39" s="2">
         <v>103.9</v>
       </c>
-      <c r="D39" s="3">
-[...8 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="1">
         <v>43101</v>
       </c>
       <c r="B40" s="2">
         <v>89.1</v>
       </c>
       <c r="C40" s="2">
         <v>103.3</v>
       </c>
-      <c r="D40" s="3">
-[...8 lines deleted...]
-    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="1">
         <v>43132</v>
       </c>
       <c r="B41" s="2">
         <v>88</v>
       </c>
       <c r="C41" s="2">
         <v>107.7</v>
       </c>
-      <c r="D41" s="3">
-[...8 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="1">
         <v>43160</v>
       </c>
       <c r="B42" s="2">
         <v>92</v>
       </c>
       <c r="C42" s="2">
         <v>107.5</v>
       </c>
-      <c r="D42" s="3">
-[...8 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="1">
         <v>43191</v>
       </c>
       <c r="B43" s="2">
         <v>95.3</v>
       </c>
       <c r="C43" s="2">
         <v>107.5</v>
       </c>
-      <c r="D43" s="3">
-[...8 lines deleted...]
-    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="1">
         <v>43221</v>
       </c>
       <c r="B44" s="2">
         <v>97</v>
       </c>
       <c r="C44" s="2">
         <v>103.1</v>
       </c>
-      <c r="D44" s="3">
-[...8 lines deleted...]
-    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="1">
         <v>43252</v>
       </c>
       <c r="B45" s="2">
         <v>93.9</v>
       </c>
       <c r="C45" s="2">
         <v>103.9</v>
       </c>
-      <c r="D45" s="3">
-[...8 lines deleted...]
-    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="1">
         <v>43282</v>
       </c>
       <c r="B46" s="2">
         <v>93.1</v>
       </c>
       <c r="C46" s="2">
         <v>103.8</v>
       </c>
-      <c r="D46" s="3">
-[...8 lines deleted...]
-    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="1">
         <v>43313</v>
       </c>
       <c r="B47" s="2">
         <v>90.8</v>
       </c>
       <c r="C47" s="2">
         <v>103.9</v>
       </c>
-      <c r="D47" s="3">
-[...8 lines deleted...]
-    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="1">
         <v>43344</v>
       </c>
       <c r="B48" s="2">
         <v>94.2</v>
       </c>
       <c r="C48" s="2">
         <v>103</v>
       </c>
-      <c r="D48" s="3">
-[...8 lines deleted...]
-    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="1">
         <v>43374</v>
       </c>
       <c r="B49" s="2">
         <v>92.8</v>
       </c>
       <c r="C49" s="2">
         <v>103</v>
       </c>
-      <c r="D49" s="3">
-[...8 lines deleted...]
-    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="1">
         <v>43405</v>
       </c>
       <c r="B50" s="2">
         <v>95.5</v>
       </c>
       <c r="C50" s="2">
         <v>102.1</v>
       </c>
-      <c r="D50" s="3">
-[...8 lines deleted...]
-    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="1">
         <v>43435</v>
       </c>
       <c r="B51" s="2">
         <v>94.2</v>
       </c>
       <c r="C51" s="2">
         <v>102</v>
       </c>
-      <c r="D51" s="3">
-[...8 lines deleted...]
-    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="1">
         <v>43466</v>
       </c>
       <c r="B52" s="2">
         <v>93.1</v>
       </c>
       <c r="C52" s="2">
         <v>100.3</v>
       </c>
-      <c r="D52" s="3">
-[...8 lines deleted...]
-    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="1">
         <v>43497</v>
       </c>
       <c r="B53" s="2">
         <v>90.2</v>
       </c>
       <c r="C53" s="2">
         <v>99</v>
       </c>
-      <c r="D53" s="3">
-[...8 lines deleted...]
-    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="1">
         <v>43525</v>
       </c>
       <c r="B54" s="2">
         <v>88.5</v>
       </c>
       <c r="C54" s="2">
         <v>99.2</v>
       </c>
-      <c r="D54" s="3">
-[...8 lines deleted...]
-    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="1">
         <v>43556</v>
       </c>
       <c r="B55" s="2">
         <v>90.3</v>
       </c>
       <c r="C55" s="2">
         <v>101.1</v>
       </c>
-      <c r="D55" s="3">
-[...8 lines deleted...]
-    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="1">
         <v>43586</v>
       </c>
       <c r="B56" s="2">
         <v>92.9</v>
       </c>
       <c r="C56" s="2">
         <v>104.6</v>
       </c>
-      <c r="D56" s="3">
-[...8 lines deleted...]
-    <row r="57" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>43617</v>
       </c>
       <c r="B57" s="2">
         <v>93.5</v>
       </c>
       <c r="C57" s="2">
         <v>105.1</v>
       </c>
-      <c r="D57" s="3">
-[...8 lines deleted...]
-    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="1">
         <v>43647</v>
       </c>
       <c r="B58" s="2">
         <v>93.5</v>
       </c>
       <c r="C58" s="2">
         <v>105.5</v>
       </c>
-      <c r="D58" s="3">
-[...8 lines deleted...]
-    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="1">
         <v>43678</v>
       </c>
       <c r="B59" s="2">
         <v>90.7</v>
       </c>
       <c r="C59" s="2">
         <v>102</v>
       </c>
-      <c r="D59" s="3">
-[...8 lines deleted...]
-    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="1">
         <v>43709</v>
       </c>
       <c r="B60" s="2">
         <v>90.2</v>
       </c>
       <c r="C60" s="2">
         <v>97.8</v>
       </c>
-      <c r="D60" s="3">
-[...8 lines deleted...]
-    <row r="61" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D60" s="2"/>
+      <c r="E60" s="2"/>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="1">
         <v>43739</v>
       </c>
       <c r="B61" s="2">
         <v>91.1</v>
       </c>
       <c r="C61" s="2">
         <v>93.5</v>
       </c>
-      <c r="D61" s="3">
-[...8 lines deleted...]
-    <row r="62" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="1">
         <v>43770</v>
       </c>
       <c r="B62" s="2">
         <v>92.4</v>
       </c>
       <c r="C62" s="2">
         <v>95.3</v>
       </c>
-      <c r="D62" s="3">
-[...8 lines deleted...]
-    <row r="63" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="1">
         <v>43800</v>
       </c>
       <c r="B63" s="2">
         <v>92.4</v>
       </c>
       <c r="C63" s="2">
         <v>100.2</v>
       </c>
-      <c r="D63" s="3">
-[...8 lines deleted...]
-    <row r="64" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="1">
         <v>43831</v>
       </c>
       <c r="B64" s="2">
         <v>91.7</v>
       </c>
       <c r="C64" s="2">
         <v>104.3</v>
       </c>
-      <c r="D64" s="3">
-[...8 lines deleted...]
-    <row r="65" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="1">
         <v>43862</v>
       </c>
       <c r="B65" s="2">
         <v>93.4</v>
       </c>
       <c r="C65" s="2">
         <v>107.1</v>
       </c>
-      <c r="D65" s="3">
-[...8 lines deleted...]
-    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D65" s="2"/>
+      <c r="E65" s="2"/>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="1">
         <v>43891</v>
       </c>
       <c r="B66" s="2">
         <v>93.2</v>
       </c>
       <c r="C66" s="2">
         <v>99.5</v>
       </c>
-      <c r="D66" s="3">
-[...8 lines deleted...]
-    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="1">
         <v>43922</v>
       </c>
       <c r="B67" s="2">
         <v>86.2</v>
       </c>
       <c r="C67" s="2">
         <v>88.7</v>
       </c>
-      <c r="D67" s="3">
-[...8 lines deleted...]
-    <row r="68" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="1">
         <v>43952</v>
       </c>
       <c r="B68" s="2">
         <v>77</v>
       </c>
       <c r="C68" s="2">
         <v>75.8</v>
       </c>
-      <c r="D68" s="3">
-[...8 lines deleted...]
-    <row r="69" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="1">
         <v>43983</v>
       </c>
       <c r="B69" s="2">
         <v>72.3</v>
       </c>
       <c r="C69" s="2">
         <v>76.099999999999994</v>
       </c>
-      <c r="D69" s="3">
-[...8 lines deleted...]
-    <row r="70" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="1">
         <v>44013</v>
       </c>
       <c r="B70" s="2">
         <v>71.099999999999994</v>
       </c>
       <c r="C70" s="2">
         <v>77.3</v>
       </c>
-      <c r="D70" s="3">
-[...8 lines deleted...]
-    <row r="71" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D70" s="2"/>
+      <c r="E70" s="2"/>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="1">
         <v>44044</v>
       </c>
       <c r="B71" s="2">
         <v>71.400000000000006</v>
       </c>
       <c r="C71" s="2">
         <v>78.7</v>
       </c>
-      <c r="D71" s="3">
-[...8 lines deleted...]
-    <row r="72" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D71" s="2"/>
+      <c r="E71" s="2"/>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="1">
         <v>44075</v>
       </c>
       <c r="B72" s="2">
         <v>72.099999999999994</v>
       </c>
       <c r="C72" s="2">
         <v>77.099999999999994</v>
       </c>
-      <c r="D72" s="3">
-[...8 lines deleted...]
-    <row r="73" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D72" s="2"/>
+      <c r="E72" s="2"/>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="1">
         <v>44105</v>
       </c>
       <c r="B73" s="2">
         <v>75.400000000000006</v>
       </c>
       <c r="C73" s="2">
         <v>79.8</v>
       </c>
-      <c r="D73" s="3">
-[...8 lines deleted...]
-    <row r="74" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D73" s="2"/>
+      <c r="E73" s="2"/>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="1">
         <v>44136</v>
       </c>
       <c r="B74" s="2">
         <v>77.599999999999994</v>
       </c>
       <c r="C74" s="2">
         <v>82.8</v>
       </c>
-      <c r="D74" s="3">
-[...8 lines deleted...]
-    <row r="75" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D74" s="2"/>
+      <c r="E74" s="2"/>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="1">
         <v>44166</v>
       </c>
       <c r="B75" s="2">
         <v>75.8</v>
       </c>
       <c r="C75" s="2">
         <v>85.3</v>
       </c>
-      <c r="D75" s="3">
-[...8 lines deleted...]
-    <row r="76" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D75" s="2"/>
+      <c r="E75" s="2"/>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="1">
         <v>44197</v>
       </c>
       <c r="B76" s="2">
         <v>74.7</v>
       </c>
       <c r="C76" s="2">
         <v>86.1</v>
       </c>
-      <c r="D76" s="3">
-[...8 lines deleted...]
-    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D76" s="2"/>
+      <c r="E76" s="2"/>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="1">
         <v>44228</v>
       </c>
       <c r="B77" s="2">
         <v>72.900000000000006</v>
       </c>
       <c r="C77" s="2">
         <v>85.4</v>
       </c>
-      <c r="D77" s="3">
-[...8 lines deleted...]
-    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D77" s="2"/>
+      <c r="E77" s="2"/>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="1">
         <v>44256</v>
       </c>
       <c r="B78" s="2">
         <v>74.900000000000006</v>
       </c>
       <c r="C78" s="2">
         <v>87.4</v>
       </c>
-      <c r="D78" s="3">
-[...8 lines deleted...]
-    <row r="79" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D78" s="2"/>
+      <c r="E78" s="2"/>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="1">
         <v>44287</v>
       </c>
       <c r="B79" s="2">
         <v>76</v>
       </c>
       <c r="C79" s="2">
         <v>91.6</v>
       </c>
-      <c r="D79" s="3">
-[...8 lines deleted...]
-    <row r="80" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="1">
         <v>44317</v>
       </c>
       <c r="B80" s="2">
         <v>78</v>
       </c>
       <c r="C80" s="2">
         <v>94.4</v>
       </c>
-      <c r="D80" s="3">
-[...8 lines deleted...]
-    <row r="81" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D80" s="2"/>
+      <c r="E80" s="2"/>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="1">
         <v>44348</v>
       </c>
       <c r="B81" s="2">
         <v>77.900000000000006</v>
       </c>
       <c r="C81" s="2">
         <v>95.3</v>
       </c>
-      <c r="D81" s="3">
-[...8 lines deleted...]
-    <row r="82" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D81" s="2"/>
+      <c r="E81" s="2"/>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="1">
         <v>44378</v>
       </c>
       <c r="B82" s="2">
         <v>77.7</v>
       </c>
       <c r="C82" s="2">
         <v>91.6</v>
       </c>
-      <c r="D82" s="3">
-[...8 lines deleted...]
-    <row r="83" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D82" s="2"/>
+      <c r="E82" s="2"/>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="1">
         <v>44409</v>
       </c>
       <c r="B83" s="2">
         <v>74</v>
       </c>
       <c r="C83" s="2">
         <v>87.4</v>
       </c>
-      <c r="D83" s="3">
-[...8 lines deleted...]
-    <row r="84" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D83" s="2"/>
+      <c r="E83" s="2"/>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="1">
         <v>44440</v>
       </c>
       <c r="B84" s="2">
         <v>70.599999999999994</v>
       </c>
       <c r="C84" s="2">
         <v>81.900000000000006</v>
       </c>
-      <c r="D84" s="3">
-[...8 lines deleted...]
-    <row r="85" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D84" s="2"/>
+      <c r="E84" s="2"/>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="1">
         <v>44470</v>
       </c>
       <c r="B85" s="2">
         <v>67.900000000000006</v>
       </c>
       <c r="C85" s="2">
         <v>77.8</v>
       </c>
-      <c r="D85" s="3">
-[...8 lines deleted...]
-    <row r="86" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="1">
         <v>44501</v>
       </c>
       <c r="B86" s="2">
         <v>66.400000000000006</v>
       </c>
       <c r="C86" s="2">
         <v>77.3</v>
       </c>
-      <c r="D86" s="3">
-[...8 lines deleted...]
-    <row r="87" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="1">
         <v>44531</v>
       </c>
       <c r="B87" s="2">
         <v>66.099999999999994</v>
       </c>
       <c r="C87" s="2">
         <v>76.7</v>
       </c>
-      <c r="D87" s="3">
-[...8 lines deleted...]
-    <row r="88" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D87" s="2"/>
+      <c r="E87" s="2"/>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="1">
         <v>44562</v>
       </c>
       <c r="B88" s="2">
         <v>64.5</v>
       </c>
       <c r="C88" s="2">
         <v>76</v>
       </c>
-      <c r="D88" s="3">
-[...8 lines deleted...]
-    <row r="89" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D88" s="2"/>
+      <c r="E88" s="2"/>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="1">
         <v>44593</v>
       </c>
       <c r="B89" s="2">
         <v>66</v>
       </c>
       <c r="C89" s="2">
         <v>73.7</v>
       </c>
-      <c r="D89" s="3">
-[...8 lines deleted...]
-    <row r="90" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="1">
         <v>44621</v>
       </c>
       <c r="B90" s="2">
         <v>62.2</v>
       </c>
       <c r="C90" s="2">
         <v>69.099999999999994</v>
       </c>
-      <c r="D90" s="3">
-[...8 lines deleted...]
-    <row r="91" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D90" s="2"/>
+      <c r="E90" s="2"/>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="1">
         <v>44652</v>
       </c>
       <c r="B91" s="2">
         <v>61.8</v>
       </c>
       <c r="C91" s="2">
         <v>66</v>
       </c>
-      <c r="D91" s="3">
-[...8 lines deleted...]
-    <row r="92" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D91" s="2"/>
+      <c r="E91" s="2"/>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="1">
         <v>44682</v>
       </c>
       <c r="B92" s="2">
         <v>59.7</v>
       </c>
       <c r="C92" s="2">
         <v>61.7</v>
       </c>
-      <c r="D92" s="3">
-[...8 lines deleted...]
-    <row r="93" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D92" s="2"/>
+      <c r="E92" s="2"/>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="1">
         <v>44713</v>
       </c>
       <c r="B93" s="2">
         <v>57.2</v>
       </c>
       <c r="C93" s="2">
         <v>57.4</v>
       </c>
-      <c r="D93" s="3">
-[...8 lines deleted...]
-    <row r="94" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="1">
         <v>44743</v>
       </c>
       <c r="B94" s="2">
         <v>52.8</v>
       </c>
       <c r="C94" s="2">
         <v>54.4</v>
       </c>
-      <c r="D94" s="3">
-[...8 lines deleted...]
-    <row r="95" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D94" s="2"/>
+      <c r="E94" s="2"/>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="1">
         <v>44774</v>
       </c>
       <c r="B95" s="2">
         <v>52.3</v>
       </c>
       <c r="C95" s="2">
         <v>56</v>
       </c>
-      <c r="D95" s="3">
-[...8 lines deleted...]
-    <row r="96" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D95" s="2"/>
+      <c r="E95" s="2"/>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="1">
         <v>44805</v>
       </c>
       <c r="B96" s="2">
         <v>55.1</v>
       </c>
       <c r="C96" s="2">
         <v>59.5</v>
       </c>
-      <c r="D96" s="3">
-[...8 lines deleted...]
-    <row r="97" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D96" s="2"/>
+      <c r="E96" s="2"/>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="1">
         <v>44835</v>
       </c>
       <c r="B97" s="2">
         <v>58.7</v>
       </c>
       <c r="C97" s="2">
         <v>58.3</v>
       </c>
-      <c r="D97" s="3">
-[...8 lines deleted...]
-    <row r="98" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D97" s="2"/>
+      <c r="E97" s="2"/>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="1">
         <v>44866</v>
       </c>
       <c r="B98" s="2">
         <v>58.6</v>
       </c>
       <c r="C98" s="2">
         <v>56.2</v>
       </c>
-      <c r="D98" s="3">
-[...8 lines deleted...]
-    <row r="99" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D98" s="2"/>
+      <c r="E98" s="2"/>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="1">
         <v>44896</v>
       </c>
       <c r="B99" s="2">
         <v>59.3</v>
       </c>
       <c r="C99" s="2">
         <v>57.6</v>
       </c>
-      <c r="D99" s="3">
-[...8 lines deleted...]
-    <row r="100" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D99" s="2"/>
+      <c r="E99" s="2"/>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="1">
         <v>44927</v>
       </c>
       <c r="B100" s="2">
         <v>61.3</v>
       </c>
       <c r="C100" s="2">
         <v>62.2</v>
       </c>
-      <c r="D100" s="3">
-[...8 lines deleted...]
-    <row r="101" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D100" s="2"/>
+      <c r="E100" s="2"/>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="1">
         <v>44958</v>
       </c>
       <c r="B101" s="2">
         <v>64.5</v>
       </c>
       <c r="C101" s="2">
         <v>67.900000000000006</v>
       </c>
-      <c r="D101" s="3">
-[...8 lines deleted...]
-    <row r="102" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D101" s="2"/>
+      <c r="E101" s="2"/>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="1">
         <v>44986</v>
       </c>
       <c r="B102" s="2">
         <v>64.8</v>
       </c>
       <c r="C102" s="2">
         <v>66.400000000000006</v>
       </c>
-      <c r="D102" s="3">
-[...8 lines deleted...]
-    <row r="103" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D102" s="2"/>
+      <c r="E102" s="2"/>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="1">
         <v>45017</v>
       </c>
       <c r="B103" s="2">
         <v>62.2</v>
       </c>
       <c r="C103" s="2">
         <v>64.900000000000006</v>
       </c>
-      <c r="D103" s="3">
-[...8 lines deleted...]
-    <row r="104" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D103" s="2"/>
+      <c r="E103" s="2"/>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="1">
         <v>45047</v>
       </c>
       <c r="B104" s="2">
         <v>59</v>
       </c>
       <c r="C104" s="2">
         <v>61.9</v>
       </c>
-      <c r="D104" s="3">
-[...8 lines deleted...]
-    <row r="105" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D104" s="2"/>
+      <c r="E104" s="2"/>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="1">
         <v>45078</v>
       </c>
       <c r="B105" s="2">
         <v>59.2</v>
       </c>
       <c r="C105" s="2">
         <v>65.8</v>
       </c>
-      <c r="D105" s="3">
-[...8 lines deleted...]
-    <row r="106" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D105" s="2"/>
+      <c r="E105" s="2"/>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="1">
         <v>45108</v>
       </c>
       <c r="B106" s="2">
         <v>60.6</v>
       </c>
       <c r="C106" s="2">
         <v>72.5</v>
       </c>
-      <c r="D106" s="3">
-[...8 lines deleted...]
-    <row r="107" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D106" s="2"/>
+      <c r="E106" s="2"/>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="1">
         <v>45139</v>
       </c>
       <c r="B107" s="2">
         <v>61.5</v>
       </c>
       <c r="C107" s="2">
         <v>79.3</v>
       </c>
-      <c r="D107" s="3">
-[...8 lines deleted...]
-    <row r="108" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D107" s="2"/>
+      <c r="E107" s="2"/>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="1">
         <v>45170</v>
       </c>
       <c r="B108" s="2">
         <v>61.9</v>
       </c>
       <c r="C108" s="2">
         <v>82.8</v>
       </c>
-      <c r="D108" s="3">
-[...8 lines deleted...]
-    <row r="109" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D108" s="2"/>
+      <c r="E108" s="2"/>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="1">
         <v>45200</v>
       </c>
       <c r="B109" s="2">
         <v>61.6</v>
       </c>
       <c r="C109" s="2">
         <v>77.7</v>
       </c>
-      <c r="D109" s="3">
-[...8 lines deleted...]
-    <row r="110" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D109" s="2"/>
+      <c r="E109" s="2"/>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="1">
         <v>45231</v>
       </c>
       <c r="B110" s="2">
         <v>59.7</v>
       </c>
       <c r="C110" s="2">
         <v>73.7</v>
       </c>
-      <c r="D110" s="3">
-[...8 lines deleted...]
-    <row r="111" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D110" s="2"/>
+      <c r="E110" s="2"/>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="1">
         <v>45261</v>
       </c>
       <c r="B111" s="2">
         <v>59.5</v>
       </c>
       <c r="C111" s="2">
         <v>71.599999999999994</v>
       </c>
-      <c r="D111" s="3">
-[...8 lines deleted...]
-    <row r="112" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D111" s="2"/>
+      <c r="E111" s="2"/>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="1">
         <v>45292</v>
       </c>
       <c r="B112" s="2">
         <v>61.1</v>
       </c>
       <c r="C112" s="2">
         <v>80.8</v>
       </c>
-      <c r="D112" s="3">
-[...8 lines deleted...]
-    <row r="113" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D112" s="2"/>
+      <c r="E112" s="2"/>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="1">
         <v>45323</v>
       </c>
       <c r="B113" s="2">
         <v>66.7</v>
       </c>
       <c r="C113" s="2">
         <v>85.3</v>
       </c>
-      <c r="D113" s="3">
-[...8 lines deleted...]
-    <row r="114" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D113" s="2"/>
+      <c r="E113" s="2"/>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="1">
         <v>45352</v>
       </c>
       <c r="B114" s="2">
         <v>68.7</v>
       </c>
       <c r="C114" s="2">
         <v>92.3</v>
       </c>
-      <c r="D114" s="3">
-[...8 lines deleted...]
-    <row r="115" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D114" s="2"/>
+      <c r="E114" s="2"/>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="1">
         <v>45383</v>
       </c>
       <c r="B115" s="2">
         <v>68.599999999999994</v>
       </c>
       <c r="C115" s="2">
         <v>91.4</v>
       </c>
-      <c r="D115" s="3">
-[...8 lines deleted...]
-    <row r="116" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D115" s="2"/>
+      <c r="E115" s="2"/>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="1">
         <v>45413</v>
       </c>
       <c r="B116" s="2">
         <v>65.7</v>
       </c>
       <c r="C116" s="2">
         <v>90.4</v>
       </c>
-      <c r="D116" s="3">
-[...8 lines deleted...]
-    <row r="117" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D116" s="2"/>
+      <c r="E116" s="2"/>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="1">
         <v>45444</v>
       </c>
       <c r="B117" s="2">
         <v>63.8</v>
       </c>
       <c r="C117" s="2">
         <v>86.4</v>
       </c>
-      <c r="D117" s="3">
-[...8 lines deleted...]
-    <row r="118" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D117" s="2"/>
+      <c r="E117" s="2"/>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="1">
         <v>45474</v>
       </c>
       <c r="B118" s="2">
         <v>59.8</v>
       </c>
       <c r="C118" s="2">
         <v>85.4</v>
       </c>
-      <c r="D118" s="3">
-[...8 lines deleted...]
-    <row r="119" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D118" s="2"/>
+      <c r="E118" s="2"/>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="1">
         <v>45505</v>
       </c>
       <c r="B119" s="2">
         <v>58.266666666666673</v>
       </c>
       <c r="C119" s="2">
         <v>86.5</v>
       </c>
-      <c r="D119" s="3">
-[...8 lines deleted...]
-    <row r="120" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D119" s="2"/>
+      <c r="E119" s="2"/>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="1">
         <v>45536</v>
       </c>
       <c r="B120" s="2">
         <v>57.866666666666667</v>
       </c>
       <c r="C120" s="2">
         <v>86.533333333333346</v>
       </c>
-      <c r="D120" s="3">
-[...8 lines deleted...]
-    <row r="121" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D120" s="2"/>
+      <c r="E120" s="2"/>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="1">
         <v>45566</v>
       </c>
       <c r="B121" s="2">
         <v>58.733333333333327</v>
       </c>
       <c r="C121" s="2">
         <v>87.133333333333326</v>
       </c>
-      <c r="D121" s="3">
-[...8 lines deleted...]
-    <row r="122" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D121" s="2"/>
+      <c r="E121" s="2"/>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="1">
         <v>45597</v>
       </c>
       <c r="B122" s="2">
         <v>60.566666666666663</v>
       </c>
       <c r="C122" s="2">
         <v>87.033333333333346</v>
       </c>
-      <c r="D122" s="3">
-[...8 lines deleted...]
-    <row r="123" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D122" s="2"/>
+      <c r="E122" s="2"/>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="1">
         <v>45627</v>
       </c>
       <c r="B123" s="2">
         <v>63.766666666666673</v>
       </c>
       <c r="C123" s="2">
         <v>86.59999999999998</v>
       </c>
-      <c r="D123" s="3">
-[...8 lines deleted...]
-    <row r="124" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D123" s="2"/>
+      <c r="E123" s="2"/>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="1">
         <v>45658</v>
       </c>
       <c r="B124" s="2">
         <v>66.066666666666663</v>
       </c>
       <c r="C124" s="2">
         <v>84.7</v>
       </c>
-      <c r="D124" s="3">
-[...8 lines deleted...]
-    <row r="125" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D124" s="2"/>
+      <c r="E124" s="2"/>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="1">
         <v>45689</v>
       </c>
       <c r="B125" s="2">
         <v>65.166666666666671</v>
       </c>
       <c r="C125" s="2">
         <v>80.833333333333329</v>
       </c>
-      <c r="D125" s="3">
-[...8 lines deleted...]
-    <row r="126" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D125" s="2"/>
+      <c r="E125" s="2"/>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="1">
         <v>45717</v>
       </c>
       <c r="B126" s="2">
         <v>59.800000000000004</v>
       </c>
       <c r="C126" s="2">
         <v>74.766666666666666</v>
       </c>
-      <c r="D126" s="3">
-[...8 lines deleted...]
-    <row r="127" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D126" s="2"/>
+      <c r="E126" s="2"/>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="1">
         <v>45748</v>
       </c>
       <c r="B127" s="2">
         <v>56.433333333333337</v>
       </c>
       <c r="C127" s="2">
         <v>64.566666666666663</v>
       </c>
-      <c r="D127" s="3">
-[...8 lines deleted...]
-    <row r="128" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="D127" s="2"/>
+      <c r="E127" s="2"/>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="1">
         <v>45778</v>
       </c>
       <c r="B128" s="2">
         <v>54.366666666666667</v>
       </c>
       <c r="C128" s="2">
         <v>56.800000000000004</v>
       </c>
-      <c r="D128" s="3">
-[...8 lines deleted...]
-    <row r="129" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D128" s="2"/>
+      <c r="E128" s="2"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" s="1">
         <v>45809</v>
       </c>
       <c r="B129" s="2">
         <v>55.800000000000004</v>
       </c>
       <c r="C129" s="2">
         <v>57.266666666666673</v>
       </c>
-      <c r="D129" s="3">
-[...8 lines deleted...]
-    <row r="130" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D129" s="2"/>
+      <c r="E129" s="2"/>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" s="1">
         <v>45839</v>
       </c>
       <c r="B130" s="2">
         <v>55.966666666666669</v>
       </c>
       <c r="C130" s="2">
         <v>63.166666666666664</v>
       </c>
-      <c r="D130" s="3">
-[...8 lines deleted...]
-    <row r="131" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D130" s="2"/>
+      <c r="E130" s="2"/>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" s="1">
         <v>45870</v>
       </c>
       <c r="B131" s="2">
         <v>55.433333333333337</v>
       </c>
       <c r="C131" s="2">
         <v>68.766666666666666</v>
       </c>
-      <c r="D131" s="3">
-[...8 lines deleted...]
-    <row r="132" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D131" s="2"/>
+      <c r="E131" s="2"/>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" s="1">
         <v>45901</v>
       </c>
       <c r="B132" s="2">
         <v>52.20000000000001</v>
       </c>
       <c r="C132" s="2">
         <v>68.600000000000009</v>
       </c>
-      <c r="D132" s="3">
-[...8 lines deleted...]
-    <row r="133" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D132" s="2"/>
+      <c r="E132" s="2"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" s="1">
         <v>45931</v>
       </c>
       <c r="B133" s="2">
         <v>50.466666666666669</v>
       </c>
       <c r="C133" s="2">
         <v>66.166666666666671</v>
       </c>
-      <c r="D133" s="3">
-[...8 lines deleted...]
-    <row r="134" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D133" s="2"/>
+      <c r="E133" s="2"/>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" s="1">
         <v>45962</v>
       </c>
       <c r="B134" s="2">
         <v>48.800000000000004</v>
       </c>
       <c r="C134" s="2">
         <v>64.466666666666669</v>
       </c>
-      <c r="D134" s="3">
-[...8 lines deleted...]
-    <row r="135" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D134" s="2"/>
+      <c r="E134" s="2"/>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" s="1">
         <v>45992</v>
       </c>
       <c r="B135" s="2">
         <v>49.133333333333333</v>
       </c>
       <c r="C135" s="2">
         <v>63.366666666666667</v>
       </c>
-      <c r="D135" s="3">
-[...8 lines deleted...]
-    <row r="136" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="D135" s="2"/>
+      <c r="E135" s="2"/>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" s="1">
         <v>46023</v>
       </c>
       <c r="B136" s="2">
         <v>51.033333333333331</v>
       </c>
       <c r="C136" s="2">
         <v>63.866666666666674</v>
       </c>
-      <c r="D136" s="3">
-[...5 lines deleted...]
-      <c r="G136" s="2">
+      <c r="D136" s="2">
         <v>51.033333333333331</v>
       </c>
-      <c r="H136" s="2">
+      <c r="E136" s="2">
         <v>63.866666666666674</v>
       </c>
-      <c r="I136" t="s">
+      <c r="F136" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" s="1">
         <v>46054</v>
       </c>
       <c r="B137" s="2">
         <v>52.133333333333326</v>
       </c>
       <c r="C137" s="2">
         <v>68.3</v>
       </c>
       <c r="D137" s="3">
         <v>51.3</v>
       </c>
       <c r="E137" s="3">
         <v>75.2</v>
       </c>
-      <c r="G137" s="3">
-[...6 lines deleted...]
-    <row r="138" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" s="1">
         <v>46082</v>
       </c>
     </row>
-    <row r="139" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" s="1">
         <v>46113</v>
       </c>
     </row>
-    <row r="140" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" s="1">
         <v>46143</v>
       </c>
     </row>
-    <row r="141" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" s="1">
         <v>46174</v>
       </c>
     </row>
-    <row r="142" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" s="1">
         <v>46204</v>
       </c>
     </row>
-    <row r="143" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" s="1">
         <v>46235</v>
       </c>
     </row>
-    <row r="144" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" s="1">
         <v>46266</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A145" s="1">
         <v>46296</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A146" s="1">
         <v>46327</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A147" s="1">
         <v>46357</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A148" s="1"/>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A149" s="1">
         <v>46054</v>
       </c>
       <c r="B149" s="2">
         <v>52.133333333333326</v>
       </c>
       <c r="C149" s="2">
         <v>68.3</v>
       </c>
-      <c r="D149" s="3">
-[...6 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.3">
+    </row>
+    <row r="150" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A150" s="1"/>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151" s="1"/>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152" s="1"/>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153" s="1"/>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A154" s="1"/>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A155" s="1"/>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156" s="1"/>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A157" s="1"/>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A158" s="1"/>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A159" s="1"/>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160" s="1"/>
     </row>
-    <row r="161" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A161" s="1"/>
     </row>
-    <row r="162" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A162" s="1"/>
     </row>
-    <row r="163" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A163" s="1"/>
     </row>
-    <row r="164" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A164" s="1"/>
     </row>
-    <row r="165" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A165" s="1"/>
     </row>
-    <row r="166" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A166" s="1"/>
     </row>
-    <row r="167" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A167" s="1"/>
     </row>
-    <row r="168" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A168" s="1"/>
     </row>
-    <row r="169" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A169" s="1"/>
     </row>
-    <row r="170" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A170" s="1"/>
     </row>
-    <row r="171" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A171" s="1"/>
     </row>
-    <row r="172" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A172" s="1"/>
     </row>
-    <row r="173" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A173" s="1"/>
     </row>
-    <row r="174" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A174" s="1"/>
     </row>
-    <row r="175" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A175" s="1"/>
     </row>
-    <row r="176" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A176" s="1"/>
     </row>
-    <row r="177" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A177" s="1"/>
     </row>
-    <row r="178" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A178" s="1"/>
     </row>
-    <row r="179" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A179" s="1"/>
     </row>
-    <row r="180" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A180" s="1"/>
     </row>
-    <row r="181" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A181" s="1"/>
     </row>
-    <row r="182" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A182" s="1"/>
     </row>
-    <row r="183" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A183" s="1"/>
     </row>
-    <row r="184" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A184" s="1"/>
     </row>
-    <row r="185" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A185" s="1"/>
     </row>
-    <row r="186" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A186" s="1"/>
     </row>
-    <row r="187" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A187" s="1"/>
     </row>
-    <row r="188" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A188" s="1"/>
     </row>
-    <row r="189" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A189" s="1"/>
     </row>
-    <row r="190" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A190" s="1"/>
     </row>
-    <row r="191" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A191" s="1"/>
     </row>
-    <row r="192" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A192" s="1"/>
     </row>
-    <row r="193" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A193" s="1"/>
     </row>
-    <row r="194" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A194" s="1"/>
     </row>
-    <row r="195" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A195" s="1"/>
     </row>
-    <row r="196" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A196" s="1"/>
     </row>
-    <row r="197" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A197" s="1"/>
     </row>
-    <row r="198" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A198" s="1"/>
     </row>
-    <row r="199" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A199" s="1"/>
     </row>
-    <row r="200" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A200" s="1"/>
     </row>
-    <row r="201" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A201" s="1"/>
     </row>
-    <row r="202" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A202" s="1"/>
     </row>
-    <row r="203" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A203" s="1"/>
     </row>
-    <row r="204" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A204" s="1"/>
     </row>
-    <row r="205" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A205" s="1"/>
     </row>
-    <row r="206" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A206" s="1"/>
     </row>
-    <row r="207" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A207" s="1"/>
     </row>
-    <row r="208" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A208" s="1"/>
     </row>
-    <row r="209" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A209" s="1"/>
     </row>
-    <row r="210" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A210" s="1"/>
     </row>
-    <row r="211" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A211" s="1"/>
     </row>
-    <row r="212" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A212" s="1"/>
     </row>
-    <row r="213" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A213" s="1"/>
     </row>
-    <row r="214" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A214" s="1"/>
     </row>
-    <row r="215" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A215" s="1"/>
     </row>
-    <row r="216" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A216" s="1"/>
     </row>
-    <row r="217" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A217" s="1"/>
     </row>
-    <row r="218" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A218" s="1"/>
     </row>
-    <row r="219" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A219" s="1"/>
     </row>
-    <row r="220" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A220" s="1"/>
     </row>
-    <row r="221" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A221" s="1"/>
     </row>
-    <row r="222" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A222" s="1"/>
     </row>
-    <row r="223" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A223" s="1"/>
     </row>
-    <row r="224" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A224" s="1"/>
     </row>
-    <row r="225" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A225" s="1"/>
     </row>
-    <row r="226" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A226" s="1"/>
     </row>
-    <row r="227" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A227" s="1"/>
     </row>
-    <row r="228" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A228" s="1"/>
     </row>
-    <row r="229" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A229" s="1"/>
     </row>
-    <row r="230" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A230" s="1"/>
     </row>
-    <row r="231" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A231" s="1"/>
     </row>
-    <row r="232" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A232" s="1"/>
     </row>
-    <row r="233" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A233" s="1"/>
     </row>
-    <row r="234" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A234" s="1"/>
     </row>
-    <row r="235" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A235" s="1"/>
     </row>
-    <row r="236" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A236" s="1"/>
     </row>
-    <row r="237" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A237" s="1"/>
     </row>
-    <row r="238" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A238" s="1"/>
     </row>
-    <row r="239" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A239" s="1"/>
     </row>
-    <row r="240" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A240" s="1"/>
     </row>
-    <row r="241" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A241" s="1"/>
     </row>
-    <row r="242" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A242" s="1"/>
     </row>
-    <row r="243" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A243" s="1"/>
     </row>
-    <row r="244" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A244" s="1"/>
     </row>
-    <row r="245" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A245" s="1"/>
     </row>
-    <row r="246" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A246" s="1"/>
     </row>
-    <row r="247" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A247" s="1"/>
     </row>
-    <row r="248" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A248" s="1"/>
     </row>
-    <row r="249" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A249" s="1"/>
     </row>
-    <row r="250" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="250" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A250" s="1"/>
     </row>
-    <row r="251" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="251" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A251" s="1"/>
     </row>
-    <row r="252" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="252" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A252" s="1"/>
     </row>
-    <row r="253" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="253" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A253" s="1"/>
     </row>
-    <row r="254" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="254" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A254" s="1"/>
     </row>
-    <row r="255" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="255" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A255" s="1"/>
     </row>
-    <row r="256" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="256" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A256" s="1"/>
     </row>
-    <row r="257" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="257" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A257" s="1"/>
     </row>
-    <row r="258" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="258" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A258" s="1"/>
     </row>
-    <row r="259" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A259" s="1"/>
     </row>
-    <row r="260" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="260" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A260" s="1"/>
     </row>
-    <row r="261" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="261" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A261" s="1"/>
     </row>
-    <row r="262" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="262" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A262" s="1"/>
     </row>
-    <row r="263" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="263" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A263" s="1"/>
     </row>
-    <row r="264" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="264" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A264" s="1"/>
     </row>
-    <row r="265" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A265" s="1"/>
     </row>
-    <row r="266" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A266" s="1"/>
     </row>
-    <row r="267" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="267" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A267" s="1"/>
     </row>
-    <row r="268" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="268" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A268" s="1"/>
     </row>
-    <row r="269" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="269" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A269" s="1"/>
     </row>
-    <row r="270" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A270" s="1"/>
     </row>
-    <row r="271" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="271" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A271" s="1"/>
     </row>
-    <row r="272" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="272" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A272" s="1"/>
     </row>
-    <row r="273" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A273" s="1"/>
     </row>
-    <row r="274" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="274" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A274" s="1"/>
     </row>
-    <row r="275" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A275" s="1"/>
     </row>
-    <row r="276" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A276" s="1"/>
     </row>
-    <row r="277" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="277" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A277" s="1"/>
     </row>
-    <row r="278" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="278" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A278" s="1"/>
     </row>
-    <row r="279" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="279" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A279" s="1"/>
     </row>
-    <row r="280" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="280" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A280" s="1"/>
     </row>
-    <row r="281" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="281" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A281" s="1"/>
     </row>
-    <row r="282" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="282" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A282" s="1"/>
     </row>
-    <row r="283" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="283" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A283" s="1"/>
     </row>
-    <row r="284" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="284" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A284" s="1"/>
     </row>
-    <row r="285" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="285" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A285" s="1"/>
     </row>
-    <row r="286" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="286" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A286" s="1"/>
     </row>
-    <row r="287" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A287" s="1"/>
     </row>
-    <row r="288" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A288" s="1"/>
     </row>
-    <row r="289" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="289" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A289" s="1"/>
     </row>
-    <row r="290" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="290" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A290" s="1"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A4:A290">
     <cfRule type="containsErrors" dxfId="1" priority="1" stopIfTrue="1">
       <formula>ISERROR(A4)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I12:I32 B29:B134">
+  <conditionalFormatting sqref="F12:F32 B29:B134">
     <cfRule type="containsErrors" dxfId="0" priority="4" stopIfTrue="1">
       <formula>ISERROR(B12)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">